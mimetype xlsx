--- v0 (2026-04-11)
+++ v1 (2026-06-10)
@@ -1152,526 +1152,676 @@
     </row>
     <row r="24" ht="21.75" customHeight="1" s="20">
       <c r="A24" s="37" t="inlineStr">
         <is>
           <t>11.04. Sa</t>
         </is>
       </c>
       <c r="B24" s="33" t="n">
         <v>10.3</v>
       </c>
       <c r="C24" s="34" t="n">
         <v>10</v>
       </c>
       <c r="D24" s="33" t="n">
         <v>6.9</v>
       </c>
       <c r="E24" s="34" t="n">
         <v>14</v>
       </c>
       <c r="F24" s="33" t="n">
         <v>13.9</v>
       </c>
       <c r="G24" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H24" s="33" t="n"/>
+      <c r="H24" s="33" t="n">
+        <v>10.1</v>
+      </c>
       <c r="I24" s="35">
         <f>IF(B24="","",IF(B24&lt;4,"STOPP",IF(B24&lt;=4.5,7-2,IF(B24&lt;8,7,IF(B24&lt;=10.8,7+1,IF(B24&lt;=13.6,7+2,IF(B24&lt;=16.4,7+3,IF(B24&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J24" s="36" t="n"/>
     </row>
     <row r="25" ht="21.75" customHeight="1" s="20">
       <c r="A25" s="37" t="inlineStr">
         <is>
           <t>12.04. So</t>
         </is>
       </c>
-      <c r="B25" s="33" t="n"/>
+      <c r="B25" s="33" t="n">
+        <v>7.8</v>
+      </c>
       <c r="C25" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D25" s="33" t="n"/>
+      <c r="D25" s="33" t="n">
+        <v>12</v>
+      </c>
       <c r="E25" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F25" s="33" t="n"/>
+      <c r="F25" s="33" t="n">
+        <v>10.4</v>
+      </c>
       <c r="G25" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H25" s="33" t="n"/>
+      <c r="H25" s="33" t="n">
+        <v>16.5</v>
+      </c>
       <c r="I25" s="35">
         <f>IF(B25="","",IF(B25&lt;4,"STOPP",IF(B25&lt;=4.5,7-2,IF(B25&lt;8,7,IF(B25&lt;=10.8,7+1,IF(B25&lt;=13.6,7+2,IF(B25&lt;=16.4,7+3,IF(B25&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J25" s="36" t="n"/>
     </row>
     <row r="26" ht="21.75" customHeight="1" s="20">
       <c r="A26" s="32" t="inlineStr">
         <is>
           <t>13.04. Mo</t>
         </is>
       </c>
-      <c r="B26" s="33" t="n"/>
+      <c r="B26" s="33" t="n">
+        <v>10.9</v>
+      </c>
       <c r="C26" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D26" s="33" t="n"/>
+      <c r="D26" s="33" t="n">
+        <v>8.199999999999999</v>
+      </c>
       <c r="E26" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F26" s="33" t="n"/>
+      <c r="F26" s="33" t="n">
+        <v>10.6</v>
+      </c>
       <c r="G26" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H26" s="33" t="n"/>
+      <c r="H26" s="33" t="n">
+        <v>18.1</v>
+      </c>
       <c r="I26" s="35">
         <f>IF(B26="","",IF(B26&lt;4,"STOPP",IF(B26&lt;=4.5,7-2,IF(B26&lt;8,7,IF(B26&lt;=10.8,7+1,IF(B26&lt;=13.6,7+2,IF(B26&lt;=16.4,7+3,IF(B26&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J26" s="36" t="n"/>
     </row>
     <row r="27" ht="21.75" customHeight="1" s="20">
       <c r="A27" s="32" t="inlineStr">
         <is>
           <t>14.04. Di</t>
         </is>
       </c>
-      <c r="B27" s="33" t="n"/>
+      <c r="B27" s="33" t="n">
+        <v>12.3</v>
+      </c>
       <c r="C27" s="34" t="n">
         <v>10</v>
       </c>
       <c r="D27" s="33" t="n"/>
       <c r="E27" s="34" t="n">
         <v>14</v>
       </c>
       <c r="F27" s="33" t="n"/>
       <c r="G27" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H27" s="33" t="n"/>
+      <c r="H27" s="33" t="n">
+        <v>12.4</v>
+      </c>
       <c r="I27" s="35">
         <f>IF(B27="","",IF(B27&lt;4,"STOPP",IF(B27&lt;=4.5,7-2,IF(B27&lt;8,7,IF(B27&lt;=10.8,7+1,IF(B27&lt;=13.6,7+2,IF(B27&lt;=16.4,7+3,IF(B27&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J27" s="36" t="n"/>
     </row>
     <row r="28" ht="21.75" customHeight="1" s="20">
       <c r="A28" s="32" t="inlineStr">
         <is>
           <t>15.04. Mi</t>
         </is>
       </c>
-      <c r="B28" s="33" t="n"/>
+      <c r="B28" s="33" t="n">
+        <v>8.6</v>
+      </c>
       <c r="C28" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D28" s="33" t="n"/>
+      <c r="D28" s="33" t="n">
+        <v>7.4</v>
+      </c>
       <c r="E28" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F28" s="33" t="n"/>
+      <c r="F28" s="33" t="n">
+        <v>7.4</v>
+      </c>
       <c r="G28" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H28" s="33" t="n"/>
+      <c r="H28" s="33" t="n">
+        <v>12.3</v>
+      </c>
       <c r="I28" s="35">
         <f>IF(B28="","",IF(B28&lt;4,"STOPP",IF(B28&lt;=4.5,7-2,IF(B28&lt;8,7,IF(B28&lt;=10.8,7+1,IF(B28&lt;=13.6,7+2,IF(B28&lt;=16.4,7+3,IF(B28&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J28" s="36" t="n"/>
     </row>
     <row r="29" ht="21.75" customHeight="1" s="20">
       <c r="A29" s="32" t="inlineStr">
         <is>
           <t>16.04. Do</t>
         </is>
       </c>
-      <c r="B29" s="33" t="n"/>
+      <c r="B29" s="33" t="n">
+        <v>10.3</v>
+      </c>
       <c r="C29" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D29" s="33" t="n"/>
+      <c r="D29" s="33" t="n">
+        <v>16.1</v>
+      </c>
       <c r="E29" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F29" s="33" t="n"/>
+      <c r="F29" s="33" t="n">
+        <v>9.6</v>
+      </c>
       <c r="G29" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H29" s="33" t="n"/>
+      <c r="H29" s="33" t="n">
+        <v>12.7</v>
+      </c>
       <c r="I29" s="35">
         <f>IF(B29="","",IF(B29&lt;4,"STOPP",IF(B29&lt;=4.5,7-2,IF(B29&lt;8,7,IF(B29&lt;=10.8,7+1,IF(B29&lt;=13.6,7+2,IF(B29&lt;=16.4,7+3,IF(B29&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J29" s="36" t="n"/>
     </row>
     <row r="30" ht="21.75" customHeight="1" s="20">
       <c r="A30" s="32" t="inlineStr">
         <is>
           <t>17.04. Fr</t>
         </is>
       </c>
-      <c r="B30" s="33" t="n"/>
+      <c r="B30" s="33" t="n">
+        <v>10.1</v>
+      </c>
       <c r="C30" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D30" s="33" t="n"/>
+      <c r="D30" s="33" t="n">
+        <v>9.699999999999999</v>
+      </c>
       <c r="E30" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F30" s="33" t="n"/>
+      <c r="F30" s="33" t="n">
+        <v>8.6</v>
+      </c>
       <c r="G30" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H30" s="33" t="n"/>
+      <c r="H30" s="33" t="n">
+        <v>12.4</v>
+      </c>
       <c r="I30" s="35">
         <f>IF(B30="","",IF(B30&lt;4,"STOPP",IF(B30&lt;=4.5,7-2,IF(B30&lt;8,7,IF(B30&lt;=10.8,7+1,IF(B30&lt;=13.6,7+2,IF(B30&lt;=16.4,7+3,IF(B30&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J30" s="36" t="n"/>
     </row>
     <row r="31" ht="21.75" customHeight="1" s="20">
       <c r="A31" s="37" t="inlineStr">
         <is>
           <t>18.04. Sa</t>
         </is>
       </c>
-      <c r="B31" s="33" t="n"/>
+      <c r="B31" s="33" t="n">
+        <v>11.9</v>
+      </c>
       <c r="C31" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D31" s="33" t="n"/>
+      <c r="D31" s="33" t="n">
+        <v>5.9</v>
+      </c>
       <c r="E31" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F31" s="33" t="n"/>
+      <c r="F31" s="33" t="n">
+        <v>9.9</v>
+      </c>
       <c r="G31" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H31" s="33" t="n"/>
+      <c r="H31" s="33" t="n">
+        <v>13.7</v>
+      </c>
       <c r="I31" s="35">
         <f>IF(B31="","",IF(B31&lt;4,"STOPP",IF(B31&lt;=4.5,7-2,IF(B31&lt;8,7,IF(B31&lt;=10.8,7+1,IF(B31&lt;=13.6,7+2,IF(B31&lt;=16.4,7+3,IF(B31&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J31" s="36" t="n"/>
     </row>
     <row r="32" ht="21.75" customHeight="1" s="20">
       <c r="A32" s="37" t="inlineStr">
         <is>
           <t>19.04. So</t>
         </is>
       </c>
-      <c r="B32" s="33" t="n"/>
+      <c r="B32" s="33" t="n">
+        <v>10.7</v>
+      </c>
       <c r="C32" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D32" s="33" t="n"/>
+      <c r="D32" s="33" t="n">
+        <v>9.300000000000001</v>
+      </c>
       <c r="E32" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F32" s="33" t="n"/>
+      <c r="F32" s="33" t="n">
+        <v>12.8</v>
+      </c>
       <c r="G32" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H32" s="33" t="n"/>
+      <c r="H32" s="33" t="n">
+        <v>15.1</v>
+      </c>
       <c r="I32" s="35">
         <f>IF(B32="","",IF(B32&lt;4,"STOPP",IF(B32&lt;=4.5,7-2,IF(B32&lt;8,7,IF(B32&lt;=10.8,7+1,IF(B32&lt;=13.6,7+2,IF(B32&lt;=16.4,7+3,IF(B32&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J32" s="36" t="n"/>
     </row>
     <row r="33" ht="21.75" customHeight="1" s="20">
       <c r="A33" s="32" t="inlineStr">
         <is>
           <t>20.04. Mo</t>
         </is>
       </c>
-      <c r="B33" s="33" t="n"/>
+      <c r="B33" s="33" t="n">
+        <v>11.2</v>
+      </c>
       <c r="C33" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D33" s="33" t="n"/>
+      <c r="D33" s="33" t="n">
+        <v>18.4</v>
+      </c>
       <c r="E33" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F33" s="33" t="n"/>
+      <c r="F33" s="33" t="n">
+        <v>12.4</v>
+      </c>
       <c r="G33" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H33" s="33" t="n"/>
+      <c r="H33" s="33" t="n">
+        <v>17.2</v>
+      </c>
       <c r="I33" s="35">
         <f>IF(B33="","",IF(B33&lt;4,"STOPP",IF(B33&lt;=4.5,7-2,IF(B33&lt;8,7,IF(B33&lt;=10.8,7+1,IF(B33&lt;=13.6,7+2,IF(B33&lt;=16.4,7+3,IF(B33&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J33" s="36" t="n"/>
     </row>
     <row r="34" ht="21.75" customHeight="1" s="20">
       <c r="A34" s="32" t="inlineStr">
         <is>
           <t>21.04. Di</t>
         </is>
       </c>
-      <c r="B34" s="33" t="n"/>
+      <c r="B34" s="33" t="n">
+        <v>10.9</v>
+      </c>
       <c r="C34" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D34" s="33" t="n"/>
+      <c r="D34" s="33" t="n">
+        <v>8.9</v>
+      </c>
       <c r="E34" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F34" s="33" t="n"/>
+      <c r="F34" s="33" t="n">
+        <v>16.9</v>
+      </c>
       <c r="G34" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H34" s="33" t="n"/>
+      <c r="H34" s="33" t="n">
+        <v>19.7</v>
+      </c>
       <c r="I34" s="35">
         <f>IF(B34="","",IF(B34&lt;4,"STOPP",IF(B34&lt;=4.5,7-2,IF(B34&lt;8,7,IF(B34&lt;=10.8,7+1,IF(B34&lt;=13.6,7+2,IF(B34&lt;=16.4,7+3,IF(B34&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J34" s="36" t="n"/>
     </row>
     <row r="35" ht="21.75" customHeight="1" s="20">
       <c r="A35" s="32" t="inlineStr">
         <is>
           <t>22.04. Mi</t>
         </is>
       </c>
-      <c r="B35" s="33" t="n"/>
+      <c r="B35" s="33" t="n">
+        <v>14.6</v>
+      </c>
       <c r="C35" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D35" s="33" t="n"/>
+      <c r="D35" s="33" t="n">
+        <v>12.8</v>
+      </c>
       <c r="E35" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F35" s="33" t="n"/>
+      <c r="F35" s="33" t="n">
+        <v>6.4</v>
+      </c>
       <c r="G35" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H35" s="33" t="n"/>
+      <c r="H35" s="33" t="n">
+        <v>9.699999999999999</v>
+      </c>
       <c r="I35" s="35">
         <f>IF(B35="","",IF(B35&lt;4,"STOPP",IF(B35&lt;=4.5,7-2,IF(B35&lt;8,7,IF(B35&lt;=10.8,7+1,IF(B35&lt;=13.6,7+2,IF(B35&lt;=16.4,7+3,IF(B35&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J35" s="36" t="n"/>
     </row>
     <row r="36" ht="21.75" customHeight="1" s="20">
       <c r="A36" s="32" t="inlineStr">
         <is>
           <t>23.04. Do</t>
         </is>
       </c>
-      <c r="B36" s="33" t="n"/>
+      <c r="B36" s="33" t="n">
+        <v>9.4</v>
+      </c>
       <c r="C36" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D36" s="33" t="n"/>
+      <c r="D36" s="33" t="n">
+        <v>10.2</v>
+      </c>
       <c r="E36" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F36" s="33" t="n"/>
+      <c r="F36" s="33" t="n">
+        <v>6.5</v>
+      </c>
       <c r="G36" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H36" s="33" t="n"/>
+      <c r="H36" s="33" t="n">
+        <v>15.9</v>
+      </c>
       <c r="I36" s="35">
         <f>IF(B36="","",IF(B36&lt;4,"STOPP",IF(B36&lt;=4.5,7-2,IF(B36&lt;8,7,IF(B36&lt;=10.8,7+1,IF(B36&lt;=13.6,7+2,IF(B36&lt;=16.4,7+3,IF(B36&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J36" s="36" t="n"/>
     </row>
     <row r="37" ht="21.75" customHeight="1" s="20">
       <c r="A37" s="32" t="inlineStr">
         <is>
           <t>24.04. Fr</t>
         </is>
       </c>
-      <c r="B37" s="33" t="n"/>
+      <c r="B37" s="33" t="n">
+        <v>10.7</v>
+      </c>
       <c r="C37" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D37" s="33" t="n"/>
+      <c r="D37" s="33" t="n">
+        <v>9.1</v>
+      </c>
       <c r="E37" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F37" s="33" t="n"/>
+      <c r="F37" s="33" t="n">
+        <v>7.9</v>
+      </c>
       <c r="G37" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H37" s="33" t="n"/>
+      <c r="H37" s="33" t="n">
+        <v>12.8</v>
+      </c>
       <c r="I37" s="35">
         <f>IF(B37="","",IF(B37&lt;4,"STOPP",IF(B37&lt;=4.5,7-2,IF(B37&lt;8,7,IF(B37&lt;=10.8,7+1,IF(B37&lt;=13.6,7+2,IF(B37&lt;=16.4,7+3,IF(B37&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J37" s="36" t="n"/>
     </row>
     <row r="38" ht="21.75" customHeight="1" s="20">
       <c r="A38" s="37" t="inlineStr">
         <is>
           <t>25.04. Sa</t>
         </is>
       </c>
-      <c r="B38" s="33" t="n"/>
+      <c r="B38" s="33" t="n">
+        <v>8</v>
+      </c>
       <c r="C38" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D38" s="33" t="n"/>
+      <c r="D38" s="33" t="n">
+        <v>7.2</v>
+      </c>
       <c r="E38" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F38" s="33" t="n"/>
+      <c r="F38" s="33" t="n">
+        <v>11</v>
+      </c>
       <c r="G38" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H38" s="33" t="n"/>
+      <c r="H38" s="33" t="n">
+        <v>9.9</v>
+      </c>
       <c r="I38" s="35">
         <f>IF(B38="","",IF(B38&lt;4,"STOPP",IF(B38&lt;=4.5,7-2,IF(B38&lt;8,7,IF(B38&lt;=10.8,7+1,IF(B38&lt;=13.6,7+2,IF(B38&lt;=16.4,7+3,IF(B38&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J38" s="36" t="n"/>
     </row>
     <row r="39" ht="21.75" customHeight="1" s="20">
       <c r="A39" s="37" t="inlineStr">
         <is>
           <t>26.04. So</t>
         </is>
       </c>
-      <c r="B39" s="33" t="n"/>
+      <c r="B39" s="33" t="n">
+        <v>10.6</v>
+      </c>
       <c r="C39" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D39" s="33" t="n"/>
+      <c r="D39" s="33" t="n">
+        <v>7.5</v>
+      </c>
       <c r="E39" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F39" s="33" t="n"/>
+      <c r="F39" s="33" t="n">
+        <v>8.199999999999999</v>
+      </c>
       <c r="G39" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H39" s="33" t="n"/>
+      <c r="H39" s="33" t="n">
+        <v>9.800000000000001</v>
+      </c>
       <c r="I39" s="35">
         <f>IF(B39="","",IF(B39&lt;4,"STOPP",IF(B39&lt;=4.5,7-2,IF(B39&lt;8,7,IF(B39&lt;=10.8,7+1,IF(B39&lt;=13.6,7+2,IF(B39&lt;=16.4,7+3,IF(B39&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J39" s="36" t="n"/>
     </row>
     <row r="40" ht="21.75" customHeight="1" s="20">
       <c r="A40" s="32" t="inlineStr">
         <is>
           <t>27.04. Mo</t>
         </is>
       </c>
-      <c r="B40" s="33" t="n"/>
+      <c r="B40" s="33" t="n">
+        <v>9.9</v>
+      </c>
       <c r="C40" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D40" s="33" t="n"/>
+      <c r="D40" s="33" t="n">
+        <v>8.300000000000001</v>
+      </c>
       <c r="E40" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F40" s="33" t="n"/>
+      <c r="F40" s="33" t="n">
+        <v>10.8</v>
+      </c>
       <c r="G40" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H40" s="33" t="n"/>
+      <c r="H40" s="33" t="n">
+        <v>12.7</v>
+      </c>
       <c r="I40" s="35">
         <f>IF(B40="","",IF(B40&lt;4,"STOPP",IF(B40&lt;=4.5,7-2,IF(B40&lt;8,7,IF(B40&lt;=10.8,7+1,IF(B40&lt;=13.6,7+2,IF(B40&lt;=16.4,7+3,IF(B40&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J40" s="36" t="n"/>
     </row>
     <row r="41" ht="21.75" customHeight="1" s="20">
       <c r="A41" s="32" t="inlineStr">
         <is>
           <t>28.04. Di</t>
         </is>
       </c>
-      <c r="B41" s="33" t="n"/>
+      <c r="B41" s="33" t="n">
+        <v>12.6</v>
+      </c>
       <c r="C41" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D41" s="33" t="n"/>
+      <c r="D41" s="33" t="n">
+        <v>9.699999999999999</v>
+      </c>
       <c r="E41" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F41" s="33" t="n"/>
+      <c r="F41" s="33" t="n">
+        <v>11.6</v>
+      </c>
       <c r="G41" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H41" s="33" t="n"/>
+      <c r="H41" s="33" t="n">
+        <v>15</v>
+      </c>
       <c r="I41" s="35">
         <f>IF(B41="","",IF(B41&lt;4,"STOPP",IF(B41&lt;=4.5,7-2,IF(B41&lt;8,7,IF(B41&lt;=10.8,7+1,IF(B41&lt;=13.6,7+2,IF(B41&lt;=16.4,7+3,IF(B41&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J41" s="36" t="n"/>
     </row>
     <row r="42" ht="21.75" customHeight="1" s="20">
       <c r="A42" s="32" t="inlineStr">
         <is>
           <t>29.04. Mi</t>
         </is>
       </c>
-      <c r="B42" s="33" t="n"/>
+      <c r="B42" s="33" t="n">
+        <v>10.4</v>
+      </c>
       <c r="C42" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D42" s="33" t="n"/>
+      <c r="D42" s="33" t="n">
+        <v>8.300000000000001</v>
+      </c>
       <c r="E42" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F42" s="33" t="n"/>
+      <c r="F42" s="33" t="n">
+        <v>9.800000000000001</v>
+      </c>
       <c r="G42" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H42" s="33" t="n"/>
+      <c r="H42" s="33" t="n">
+        <v>17.8</v>
+      </c>
       <c r="I42" s="35">
         <f>IF(B42="","",IF(B42&lt;4,"STOPP",IF(B42&lt;=4.5,7-2,IF(B42&lt;8,7,IF(B42&lt;=10.8,7+1,IF(B42&lt;=13.6,7+2,IF(B42&lt;=16.4,7+3,IF(B42&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J42" s="36" t="n"/>
     </row>
     <row r="43" ht="21.75" customHeight="1" s="20">
       <c r="A43" s="32" t="inlineStr">
         <is>
           <t>30.04. Do</t>
         </is>
       </c>
-      <c r="B43" s="33" t="n"/>
+      <c r="B43" s="33" t="n">
+        <v>11.8</v>
+      </c>
       <c r="C43" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D43" s="33" t="n"/>
+      <c r="D43" s="33" t="n">
+        <v>7.4</v>
+      </c>
       <c r="E43" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F43" s="33" t="n"/>
+      <c r="F43" s="33" t="n">
+        <v>13.9</v>
+      </c>
       <c r="G43" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H43" s="33" t="n"/>
+      <c r="H43" s="33" t="n">
+        <v>17.1</v>
+      </c>
       <c r="I43" s="35">
         <f>IF(B43="","",IF(B43&lt;4,"STOPP",IF(B43&lt;=4.5,7-2,IF(B43&lt;8,7,IF(B43&lt;=10.8,7+1,IF(B43&lt;=13.6,7+2,IF(B43&lt;=16.4,7+3,IF(B43&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J43" s="36" t="n"/>
     </row>
     <row r="45" ht="15" customHeight="1" s="20">
       <c r="A45" s="38" t="inlineStr">
         <is>
           <t>50er-Regel – Lantus-Berechnung:</t>
         </is>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1" s="20">
       <c r="A46" s="39" t="inlineStr">
         <is>
           <t>&lt; 4.0 mmol/l</t>
         </is>
       </c>
       <c r="B46" s="40" t="n"/>
       <c r="C46" s="39" t="inlineStr">
         <is>
           <t>STOPP – BZ zu niedrig!</t>
         </is>
       </c>
@@ -2026,813 +2176,1055 @@
         <is>
           <t>Humalog
 (I.E.)</t>
         </is>
       </c>
       <c r="H13" s="31" t="inlineStr">
         <is>
           <t>BZ
 (mmol/l)</t>
         </is>
       </c>
       <c r="I13" s="31" t="inlineStr">
         <is>
           <t>Lantus
 (I.E.)</t>
         </is>
       </c>
       <c r="J13" s="31" t="n"/>
     </row>
     <row r="14" ht="21.75" customHeight="1" s="20">
       <c r="A14" s="32" t="inlineStr">
         <is>
           <t>01.05. Fr</t>
         </is>
       </c>
-      <c r="B14" s="33" t="n"/>
+      <c r="B14" s="33" t="n">
+        <v>12.6</v>
+      </c>
       <c r="C14" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D14" s="33" t="n"/>
+      <c r="D14" s="33" t="n">
+        <v>10.2</v>
+      </c>
       <c r="E14" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F14" s="33" t="n"/>
+      <c r="F14" s="33" t="n">
+        <v>13.9</v>
+      </c>
       <c r="G14" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H14" s="33" t="n"/>
+      <c r="H14" s="33" t="n">
+        <v>12.2</v>
+      </c>
       <c r="I14" s="35">
         <f>IF(B14="","",IF(B14&lt;4,"STOPP",IF(B14&lt;=4.5,7-2,IF(B14&lt;8,7,IF(B14&lt;=10.8,7+1,IF(B14&lt;=13.6,7+2,IF(B14&lt;=16.4,7+3,IF(B14&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J14" s="36" t="n"/>
     </row>
     <row r="15" ht="21.75" customHeight="1" s="20">
       <c r="A15" s="37" t="inlineStr">
         <is>
           <t>02.05. Sa</t>
         </is>
       </c>
-      <c r="B15" s="33" t="n"/>
+      <c r="B15" s="33" t="n">
+        <v>9.5</v>
+      </c>
       <c r="C15" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D15" s="33" t="n"/>
+      <c r="D15" s="33" t="n">
+        <v>5.4</v>
+      </c>
       <c r="E15" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F15" s="33" t="n"/>
+      <c r="F15" s="33" t="n">
+        <v>9.6</v>
+      </c>
       <c r="G15" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H15" s="33" t="n"/>
+      <c r="H15" s="33" t="n">
+        <v>12.6</v>
+      </c>
       <c r="I15" s="35">
         <f>IF(B15="","",IF(B15&lt;4,"STOPP",IF(B15&lt;=4.5,7-2,IF(B15&lt;8,7,IF(B15&lt;=10.8,7+1,IF(B15&lt;=13.6,7+2,IF(B15&lt;=16.4,7+3,IF(B15&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J15" s="36" t="n"/>
     </row>
     <row r="16" ht="21.75" customHeight="1" s="20">
       <c r="A16" s="37" t="inlineStr">
         <is>
           <t>03.05. So</t>
         </is>
       </c>
-      <c r="B16" s="33" t="n"/>
+      <c r="B16" s="33" t="n">
+        <v>11.9</v>
+      </c>
       <c r="C16" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D16" s="33" t="n"/>
+      <c r="D16" s="33" t="n">
+        <v>9.9</v>
+      </c>
       <c r="E16" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F16" s="33" t="n"/>
+      <c r="F16" s="33" t="n">
+        <v>4.9</v>
+      </c>
       <c r="G16" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H16" s="33" t="n"/>
+      <c r="H16" s="33" t="n">
+        <v>10.4</v>
+      </c>
       <c r="I16" s="35">
         <f>IF(B16="","",IF(B16&lt;4,"STOPP",IF(B16&lt;=4.5,7-2,IF(B16&lt;8,7,IF(B16&lt;=10.8,7+1,IF(B16&lt;=13.6,7+2,IF(B16&lt;=16.4,7+3,IF(B16&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J16" s="36" t="n"/>
     </row>
     <row r="17" ht="21.75" customHeight="1" s="20">
       <c r="A17" s="32" t="inlineStr">
         <is>
           <t>04.05. Mo</t>
         </is>
       </c>
-      <c r="B17" s="33" t="n"/>
+      <c r="B17" s="33" t="n">
+        <v>9.6</v>
+      </c>
       <c r="C17" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D17" s="33" t="n"/>
+      <c r="D17" s="33" t="n">
+        <v>7.3</v>
+      </c>
       <c r="E17" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F17" s="33" t="n"/>
+      <c r="F17" s="33" t="n">
+        <v>4.2</v>
+      </c>
       <c r="G17" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H17" s="33" t="n"/>
+      <c r="H17" s="33" t="n">
+        <v>10.1</v>
+      </c>
       <c r="I17" s="35">
         <f>IF(B17="","",IF(B17&lt;4,"STOPP",IF(B17&lt;=4.5,7-2,IF(B17&lt;8,7,IF(B17&lt;=10.8,7+1,IF(B17&lt;=13.6,7+2,IF(B17&lt;=16.4,7+3,IF(B17&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J17" s="36" t="n"/>
     </row>
     <row r="18" ht="21.75" customHeight="1" s="20">
       <c r="A18" s="32" t="inlineStr">
         <is>
           <t>05.05. Di</t>
         </is>
       </c>
-      <c r="B18" s="33" t="n"/>
+      <c r="B18" s="33" t="n">
+        <v>6.4</v>
+      </c>
       <c r="C18" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D18" s="33" t="n"/>
+      <c r="D18" s="33" t="n">
+        <v>4.1</v>
+      </c>
       <c r="E18" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F18" s="33" t="n"/>
+      <c r="F18" s="33" t="n">
+        <v>6.3</v>
+      </c>
       <c r="G18" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H18" s="33" t="n"/>
+      <c r="H18" s="33" t="n">
+        <v>4.9</v>
+      </c>
       <c r="I18" s="35">
         <f>IF(B18="","",IF(B18&lt;4,"STOPP",IF(B18&lt;=4.5,7-2,IF(B18&lt;8,7,IF(B18&lt;=10.8,7+1,IF(B18&lt;=13.6,7+2,IF(B18&lt;=16.4,7+3,IF(B18&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J18" s="36" t="n"/>
     </row>
     <row r="19" ht="21.75" customHeight="1" s="20">
       <c r="A19" s="32" t="inlineStr">
         <is>
           <t>06.05. Mi</t>
         </is>
       </c>
-      <c r="B19" s="33" t="n"/>
+      <c r="B19" s="33" t="n">
+        <v>6.6</v>
+      </c>
       <c r="C19" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D19" s="33" t="n"/>
+      <c r="D19" s="33" t="n">
+        <v>5.6</v>
+      </c>
       <c r="E19" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F19" s="33" t="n"/>
+      <c r="F19" s="33" t="n">
+        <v>2.9</v>
+      </c>
       <c r="G19" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H19" s="33" t="n"/>
+      <c r="H19" s="33" t="n">
+        <v>5.8</v>
+      </c>
       <c r="I19" s="35">
         <f>IF(B19="","",IF(B19&lt;4,"STOPP",IF(B19&lt;=4.5,7-2,IF(B19&lt;8,7,IF(B19&lt;=10.8,7+1,IF(B19&lt;=13.6,7+2,IF(B19&lt;=16.4,7+3,IF(B19&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J19" s="36" t="n"/>
     </row>
     <row r="20" ht="21.75" customHeight="1" s="20">
       <c r="A20" s="32" t="inlineStr">
         <is>
           <t>07.05. Do</t>
         </is>
       </c>
-      <c r="B20" s="33" t="n"/>
+      <c r="B20" s="33" t="n">
+        <v>5</v>
+      </c>
       <c r="C20" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D20" s="33" t="n"/>
+      <c r="D20" s="33" t="n">
+        <v>3.7</v>
+      </c>
       <c r="E20" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F20" s="33" t="n"/>
+      <c r="F20" s="33" t="n">
+        <v>8.1</v>
+      </c>
       <c r="G20" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H20" s="33" t="n"/>
+      <c r="H20" s="33" t="n">
+        <v>3.1</v>
+      </c>
       <c r="I20" s="35">
         <f>IF(B20="","",IF(B20&lt;4,"STOPP",IF(B20&lt;=4.5,7-2,IF(B20&lt;8,7,IF(B20&lt;=10.8,7+1,IF(B20&lt;=13.6,7+2,IF(B20&lt;=16.4,7+3,IF(B20&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J20" s="36" t="n"/>
     </row>
     <row r="21" ht="21.75" customHeight="1" s="20">
       <c r="A21" s="32" t="inlineStr">
         <is>
           <t>08.05. Fr</t>
         </is>
       </c>
-      <c r="B21" s="33" t="n"/>
+      <c r="B21" s="33" t="n">
+        <v>5.5</v>
+      </c>
       <c r="C21" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D21" s="33" t="n"/>
+      <c r="D21" s="33" t="n">
+        <v>4.3</v>
+      </c>
       <c r="E21" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F21" s="33" t="n"/>
+      <c r="F21" s="33" t="n">
+        <v>6.6</v>
+      </c>
       <c r="G21" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H21" s="33" t="n"/>
+      <c r="H21" s="33" t="n">
+        <v>11.7</v>
+      </c>
       <c r="I21" s="35">
         <f>IF(B21="","",IF(B21&lt;4,"STOPP",IF(B21&lt;=4.5,7-2,IF(B21&lt;8,7,IF(B21&lt;=10.8,7+1,IF(B21&lt;=13.6,7+2,IF(B21&lt;=16.4,7+3,IF(B21&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J21" s="36" t="n"/>
     </row>
     <row r="22" ht="21.75" customHeight="1" s="20">
       <c r="A22" s="37" t="inlineStr">
         <is>
           <t>09.05. Sa</t>
         </is>
       </c>
-      <c r="B22" s="33" t="n"/>
+      <c r="B22" s="33" t="n">
+        <v>5.4</v>
+      </c>
       <c r="C22" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D22" s="33" t="n"/>
+      <c r="D22" s="33" t="n">
+        <v>4.7</v>
+      </c>
       <c r="E22" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F22" s="33" t="n"/>
+      <c r="F22" s="33" t="n">
+        <v>8.4</v>
+      </c>
       <c r="G22" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H22" s="33" t="n"/>
+      <c r="H22" s="33" t="n">
+        <v>13.8</v>
+      </c>
       <c r="I22" s="35">
         <f>IF(B22="","",IF(B22&lt;4,"STOPP",IF(B22&lt;=4.5,7-2,IF(B22&lt;8,7,IF(B22&lt;=10.8,7+1,IF(B22&lt;=13.6,7+2,IF(B22&lt;=16.4,7+3,IF(B22&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J22" s="36" t="n"/>
     </row>
     <row r="23" ht="21.75" customHeight="1" s="20">
       <c r="A23" s="37" t="inlineStr">
         <is>
           <t>10.05. So</t>
         </is>
       </c>
-      <c r="B23" s="33" t="n"/>
+      <c r="B23" s="33" t="n">
+        <v>10.2</v>
+      </c>
       <c r="C23" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D23" s="33" t="n"/>
+      <c r="D23" s="33" t="n">
+        <v>7.1</v>
+      </c>
       <c r="E23" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F23" s="33" t="n"/>
+      <c r="F23" s="33" t="n">
+        <v>9.6</v>
+      </c>
       <c r="G23" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H23" s="33" t="n"/>
+      <c r="H23" s="33" t="n">
+        <v>17.1</v>
+      </c>
       <c r="I23" s="35">
         <f>IF(B23="","",IF(B23&lt;4,"STOPP",IF(B23&lt;=4.5,7-2,IF(B23&lt;8,7,IF(B23&lt;=10.8,7+1,IF(B23&lt;=13.6,7+2,IF(B23&lt;=16.4,7+3,IF(B23&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J23" s="36" t="n"/>
     </row>
     <row r="24" ht="21.75" customHeight="1" s="20">
       <c r="A24" s="32" t="inlineStr">
         <is>
           <t>11.05. Mo</t>
         </is>
       </c>
-      <c r="B24" s="33" t="n"/>
+      <c r="B24" s="33" t="n">
+        <v>8.9</v>
+      </c>
       <c r="C24" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D24" s="33" t="n"/>
+      <c r="D24" s="33" t="n">
+        <v>7.9</v>
+      </c>
       <c r="E24" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F24" s="33" t="n"/>
+      <c r="F24" s="33" t="n">
+        <v>12.1</v>
+      </c>
       <c r="G24" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H24" s="33" t="n"/>
+      <c r="H24" s="33" t="n">
+        <v>13.8</v>
+      </c>
       <c r="I24" s="35">
         <f>IF(B24="","",IF(B24&lt;4,"STOPP",IF(B24&lt;=4.5,7-2,IF(B24&lt;8,7,IF(B24&lt;=10.8,7+1,IF(B24&lt;=13.6,7+2,IF(B24&lt;=16.4,7+3,IF(B24&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J24" s="36" t="n"/>
     </row>
     <row r="25" ht="21.75" customHeight="1" s="20">
       <c r="A25" s="32" t="inlineStr">
         <is>
           <t>12.05. Di</t>
         </is>
       </c>
-      <c r="B25" s="33" t="n"/>
+      <c r="B25" s="33" t="n">
+        <v>12.2</v>
+      </c>
       <c r="C25" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D25" s="33" t="n"/>
+      <c r="D25" s="33" t="n">
+        <v>8.199999999999999</v>
+      </c>
       <c r="E25" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F25" s="33" t="n"/>
+      <c r="F25" s="33" t="n">
+        <v>16.1</v>
+      </c>
       <c r="G25" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H25" s="33" t="n"/>
+      <c r="H25" s="33" t="n">
+        <v>14.4</v>
+      </c>
       <c r="I25" s="35">
         <f>IF(B25="","",IF(B25&lt;4,"STOPP",IF(B25&lt;=4.5,7-2,IF(B25&lt;8,7,IF(B25&lt;=10.8,7+1,IF(B25&lt;=13.6,7+2,IF(B25&lt;=16.4,7+3,IF(B25&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J25" s="36" t="n"/>
     </row>
     <row r="26" ht="21.75" customHeight="1" s="20">
       <c r="A26" s="32" t="inlineStr">
         <is>
           <t>13.05. Mi</t>
         </is>
       </c>
-      <c r="B26" s="33" t="n"/>
+      <c r="B26" s="33" t="n">
+        <v>14.4</v>
+      </c>
       <c r="C26" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D26" s="33" t="n"/>
+      <c r="D26" s="33" t="n">
+        <v>9.699999999999999</v>
+      </c>
       <c r="E26" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F26" s="33" t="n"/>
+      <c r="F26" s="33" t="n">
+        <v>12.9</v>
+      </c>
       <c r="G26" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H26" s="33" t="n"/>
+      <c r="H26" s="33" t="n">
+        <v>16.1</v>
+      </c>
       <c r="I26" s="35">
         <f>IF(B26="","",IF(B26&lt;4,"STOPP",IF(B26&lt;=4.5,7-2,IF(B26&lt;8,7,IF(B26&lt;=10.8,7+1,IF(B26&lt;=13.6,7+2,IF(B26&lt;=16.4,7+3,IF(B26&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J26" s="36" t="n"/>
     </row>
     <row r="27" ht="21.75" customHeight="1" s="20">
       <c r="A27" s="32" t="inlineStr">
         <is>
           <t>14.05. Do</t>
         </is>
       </c>
-      <c r="B27" s="33" t="n"/>
+      <c r="B27" s="33" t="n">
+        <v>9.300000000000001</v>
+      </c>
       <c r="C27" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D27" s="33" t="n"/>
+      <c r="D27" s="33" t="n">
+        <v>9.300000000000001</v>
+      </c>
       <c r="E27" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F27" s="33" t="n"/>
+      <c r="F27" s="33" t="n">
+        <v>15</v>
+      </c>
       <c r="G27" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H27" s="33" t="n"/>
+      <c r="H27" s="33" t="n">
+        <v>19.4</v>
+      </c>
       <c r="I27" s="35">
         <f>IF(B27="","",IF(B27&lt;4,"STOPP",IF(B27&lt;=4.5,7-2,IF(B27&lt;8,7,IF(B27&lt;=10.8,7+1,IF(B27&lt;=13.6,7+2,IF(B27&lt;=16.4,7+3,IF(B27&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J27" s="36" t="n"/>
     </row>
     <row r="28" ht="21.75" customHeight="1" s="20">
       <c r="A28" s="32" t="inlineStr">
         <is>
           <t>15.05. Fr</t>
         </is>
       </c>
-      <c r="B28" s="33" t="n"/>
+      <c r="B28" s="33" t="n">
+        <v>9.699999999999999</v>
+      </c>
       <c r="C28" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D28" s="33" t="n"/>
+      <c r="D28" s="33" t="n">
+        <v>8.5</v>
+      </c>
       <c r="E28" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F28" s="33" t="n"/>
+      <c r="F28" s="33" t="n">
+        <v>8.699999999999999</v>
+      </c>
       <c r="G28" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H28" s="33" t="n"/>
+      <c r="H28" s="33" t="n">
+        <v>8.1</v>
+      </c>
       <c r="I28" s="35">
         <f>IF(B28="","",IF(B28&lt;4,"STOPP",IF(B28&lt;=4.5,7-2,IF(B28&lt;8,7,IF(B28&lt;=10.8,7+1,IF(B28&lt;=13.6,7+2,IF(B28&lt;=16.4,7+3,IF(B28&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J28" s="36" t="n"/>
     </row>
     <row r="29" ht="21.75" customHeight="1" s="20">
       <c r="A29" s="37" t="inlineStr">
         <is>
           <t>16.05. Sa</t>
         </is>
       </c>
-      <c r="B29" s="33" t="n"/>
+      <c r="B29" s="33" t="n">
+        <v>9.699999999999999</v>
+      </c>
       <c r="C29" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D29" s="33" t="n"/>
+      <c r="D29" s="33" t="n">
+        <v>6.6</v>
+      </c>
       <c r="E29" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F29" s="33" t="n"/>
+      <c r="F29" s="33" t="n">
+        <v>9.199999999999999</v>
+      </c>
       <c r="G29" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H29" s="33" t="n"/>
+      <c r="H29" s="33" t="n">
+        <v>14.3</v>
+      </c>
       <c r="I29" s="35">
         <f>IF(B29="","",IF(B29&lt;4,"STOPP",IF(B29&lt;=4.5,7-2,IF(B29&lt;8,7,IF(B29&lt;=10.8,7+1,IF(B29&lt;=13.6,7+2,IF(B29&lt;=16.4,7+3,IF(B29&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J29" s="36" t="n"/>
     </row>
     <row r="30" ht="21.75" customHeight="1" s="20">
       <c r="A30" s="37" t="inlineStr">
         <is>
           <t>17.05. So</t>
         </is>
       </c>
-      <c r="B30" s="33" t="n"/>
+      <c r="B30" s="33" t="n">
+        <v>11.6</v>
+      </c>
       <c r="C30" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D30" s="33" t="n"/>
+      <c r="D30" s="33" t="n">
+        <v>8.199999999999999</v>
+      </c>
       <c r="E30" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F30" s="33" t="n"/>
+      <c r="F30" s="33" t="n">
+        <v>11.3</v>
+      </c>
       <c r="G30" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H30" s="33" t="n"/>
+      <c r="H30" s="33" t="n">
+        <v>14.9</v>
+      </c>
       <c r="I30" s="35">
         <f>IF(B30="","",IF(B30&lt;4,"STOPP",IF(B30&lt;=4.5,7-2,IF(B30&lt;8,7,IF(B30&lt;=10.8,7+1,IF(B30&lt;=13.6,7+2,IF(B30&lt;=16.4,7+3,IF(B30&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J30" s="36" t="n"/>
     </row>
     <row r="31" ht="21.75" customHeight="1" s="20">
       <c r="A31" s="32" t="inlineStr">
         <is>
           <t>18.05. Mo</t>
         </is>
       </c>
-      <c r="B31" s="33" t="n"/>
+      <c r="B31" s="33" t="n">
+        <v>9.9</v>
+      </c>
       <c r="C31" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D31" s="33" t="n"/>
+      <c r="D31" s="33" t="n">
+        <v>8.300000000000001</v>
+      </c>
       <c r="E31" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F31" s="33" t="n"/>
+      <c r="F31" s="33" t="n">
+        <v>10.2</v>
+      </c>
       <c r="G31" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H31" s="33" t="n"/>
+      <c r="H31" s="33" t="n">
+        <v>8.9</v>
+      </c>
       <c r="I31" s="35">
         <f>IF(B31="","",IF(B31&lt;4,"STOPP",IF(B31&lt;=4.5,7-2,IF(B31&lt;8,7,IF(B31&lt;=10.8,7+1,IF(B31&lt;=13.6,7+2,IF(B31&lt;=16.4,7+3,IF(B31&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J31" s="36" t="n"/>
     </row>
     <row r="32" ht="21.75" customHeight="1" s="20">
       <c r="A32" s="32" t="inlineStr">
         <is>
           <t>19.05. Di</t>
         </is>
       </c>
-      <c r="B32" s="33" t="n"/>
+      <c r="B32" s="33" t="n">
+        <v>10.6</v>
+      </c>
       <c r="C32" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D32" s="33" t="n"/>
+      <c r="D32" s="33" t="n">
+        <v>8.4</v>
+      </c>
       <c r="E32" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F32" s="33" t="n"/>
+      <c r="F32" s="33" t="n">
+        <v>8.4</v>
+      </c>
       <c r="G32" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H32" s="33" t="n"/>
+      <c r="H32" s="33" t="n">
+        <v>13.4</v>
+      </c>
       <c r="I32" s="35">
         <f>IF(B32="","",IF(B32&lt;4,"STOPP",IF(B32&lt;=4.5,7-2,IF(B32&lt;8,7,IF(B32&lt;=10.8,7+1,IF(B32&lt;=13.6,7+2,IF(B32&lt;=16.4,7+3,IF(B32&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J32" s="36" t="n"/>
     </row>
     <row r="33" ht="21.75" customHeight="1" s="20">
       <c r="A33" s="32" t="inlineStr">
         <is>
           <t>20.05. Mi</t>
         </is>
       </c>
-      <c r="B33" s="33" t="n"/>
+      <c r="B33" s="33" t="n">
+        <v>9.9</v>
+      </c>
       <c r="C33" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D33" s="33" t="n"/>
+      <c r="D33" s="33" t="n">
+        <v>14.4</v>
+      </c>
       <c r="E33" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F33" s="33" t="n"/>
+      <c r="F33" s="33" t="n">
+        <v>8.699999999999999</v>
+      </c>
       <c r="G33" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H33" s="33" t="n"/>
+      <c r="H33" s="33" t="n">
+        <v>11.1</v>
+      </c>
       <c r="I33" s="35">
         <f>IF(B33="","",IF(B33&lt;4,"STOPP",IF(B33&lt;=4.5,7-2,IF(B33&lt;8,7,IF(B33&lt;=10.8,7+1,IF(B33&lt;=13.6,7+2,IF(B33&lt;=16.4,7+3,IF(B33&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J33" s="36" t="n"/>
     </row>
     <row r="34" ht="21.75" customHeight="1" s="20">
       <c r="A34" s="32" t="inlineStr">
         <is>
           <t>21.05. Do</t>
         </is>
       </c>
-      <c r="B34" s="33" t="n"/>
+      <c r="B34" s="33" t="n">
+        <v>8.4</v>
+      </c>
       <c r="C34" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D34" s="33" t="n"/>
+      <c r="D34" s="33" t="n">
+        <v>9.9</v>
+      </c>
       <c r="E34" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F34" s="33" t="n"/>
+      <c r="F34" s="33" t="n">
+        <v>17.6</v>
+      </c>
       <c r="G34" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H34" s="33" t="n"/>
+      <c r="H34" s="33" t="n">
+        <v>13.8</v>
+      </c>
       <c r="I34" s="35">
         <f>IF(B34="","",IF(B34&lt;4,"STOPP",IF(B34&lt;=4.5,7-2,IF(B34&lt;8,7,IF(B34&lt;=10.8,7+1,IF(B34&lt;=13.6,7+2,IF(B34&lt;=16.4,7+3,IF(B34&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J34" s="36" t="n"/>
     </row>
     <row r="35" ht="21.75" customHeight="1" s="20">
       <c r="A35" s="32" t="inlineStr">
         <is>
           <t>22.05. Fr</t>
         </is>
       </c>
-      <c r="B35" s="33" t="n"/>
+      <c r="B35" s="33" t="n">
+        <v>10.4</v>
+      </c>
       <c r="C35" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D35" s="33" t="n"/>
+      <c r="D35" s="33" t="n">
+        <v>10.4</v>
+      </c>
       <c r="E35" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F35" s="33" t="n"/>
+      <c r="F35" s="33" t="n">
+        <v>12.3</v>
+      </c>
       <c r="G35" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H35" s="33" t="n"/>
+      <c r="H35" s="33" t="n">
+        <v>18.9</v>
+      </c>
       <c r="I35" s="35">
         <f>IF(B35="","",IF(B35&lt;4,"STOPP",IF(B35&lt;=4.5,7-2,IF(B35&lt;8,7,IF(B35&lt;=10.8,7+1,IF(B35&lt;=13.6,7+2,IF(B35&lt;=16.4,7+3,IF(B35&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J35" s="36" t="n"/>
     </row>
     <row r="36" ht="21.75" customHeight="1" s="20">
       <c r="A36" s="37" t="inlineStr">
         <is>
           <t>23.05. Sa</t>
         </is>
       </c>
-      <c r="B36" s="33" t="n"/>
+      <c r="B36" s="33" t="n">
+        <v>12.7</v>
+      </c>
       <c r="C36" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D36" s="33" t="n"/>
+      <c r="D36" s="33" t="n">
+        <v>7</v>
+      </c>
       <c r="E36" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F36" s="33" t="n"/>
+      <c r="F36" s="33" t="n">
+        <v>5.9</v>
+      </c>
       <c r="G36" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H36" s="33" t="n"/>
+      <c r="H36" s="33" t="n">
+        <v>7.6</v>
+      </c>
       <c r="I36" s="35">
         <f>IF(B36="","",IF(B36&lt;4,"STOPP",IF(B36&lt;=4.5,7-2,IF(B36&lt;8,7,IF(B36&lt;=10.8,7+1,IF(B36&lt;=13.6,7+2,IF(B36&lt;=16.4,7+3,IF(B36&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J36" s="36" t="n"/>
     </row>
     <row r="37" ht="21.75" customHeight="1" s="20">
       <c r="A37" s="37" t="inlineStr">
         <is>
           <t>24.05. So</t>
         </is>
       </c>
-      <c r="B37" s="33" t="n"/>
+      <c r="B37" s="33" t="n">
+        <v>10.6</v>
+      </c>
       <c r="C37" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D37" s="33" t="n"/>
+      <c r="D37" s="33" t="n">
+        <v>9.9</v>
+      </c>
       <c r="E37" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F37" s="33" t="n"/>
+      <c r="F37" s="33" t="n">
+        <v>11</v>
+      </c>
       <c r="G37" s="34" t="n">
         <v>12</v>
       </c>
       <c r="H37" s="33" t="n"/>
       <c r="I37" s="35">
         <f>IF(B37="","",IF(B37&lt;4,"STOPP",IF(B37&lt;=4.5,7-2,IF(B37&lt;8,7,IF(B37&lt;=10.8,7+1,IF(B37&lt;=13.6,7+2,IF(B37&lt;=16.4,7+3,IF(B37&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J37" s="36" t="n"/>
     </row>
     <row r="38" ht="21.75" customHeight="1" s="20">
       <c r="A38" s="32" t="inlineStr">
         <is>
           <t>25.05. Mo</t>
         </is>
       </c>
       <c r="B38" s="33" t="n"/>
       <c r="C38" s="34" t="n">
         <v>10</v>
       </c>
       <c r="D38" s="33" t="n"/>
       <c r="E38" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F38" s="33" t="n"/>
+      <c r="F38" s="33" t="n">
+        <v>8.9</v>
+      </c>
       <c r="G38" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H38" s="33" t="n"/>
+      <c r="H38" s="33" t="n">
+        <v>16.9</v>
+      </c>
       <c r="I38" s="35">
         <f>IF(B38="","",IF(B38&lt;4,"STOPP",IF(B38&lt;=4.5,7-2,IF(B38&lt;8,7,IF(B38&lt;=10.8,7+1,IF(B38&lt;=13.6,7+2,IF(B38&lt;=16.4,7+3,IF(B38&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J38" s="36" t="n"/>
     </row>
     <row r="39" ht="21.75" customHeight="1" s="20">
       <c r="A39" s="32" t="inlineStr">
         <is>
           <t>26.05. Di</t>
         </is>
       </c>
-      <c r="B39" s="33" t="n"/>
+      <c r="B39" s="33" t="n">
+        <v>17.2</v>
+      </c>
       <c r="C39" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D39" s="33" t="n"/>
+      <c r="D39" s="33" t="n">
+        <v>8.800000000000001</v>
+      </c>
       <c r="E39" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F39" s="33" t="n"/>
+      <c r="F39" s="33" t="n">
+        <v>15.1</v>
+      </c>
       <c r="G39" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H39" s="33" t="n"/>
+      <c r="H39" s="33" t="n">
+        <v>17</v>
+      </c>
       <c r="I39" s="35">
         <f>IF(B39="","",IF(B39&lt;4,"STOPP",IF(B39&lt;=4.5,7-2,IF(B39&lt;8,7,IF(B39&lt;=10.8,7+1,IF(B39&lt;=13.6,7+2,IF(B39&lt;=16.4,7+3,IF(B39&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J39" s="36" t="n"/>
     </row>
     <row r="40" ht="21.75" customHeight="1" s="20">
       <c r="A40" s="32" t="inlineStr">
         <is>
           <t>27.05. Mi</t>
         </is>
       </c>
-      <c r="B40" s="33" t="n"/>
+      <c r="B40" s="33" t="n">
+        <v>14.2</v>
+      </c>
       <c r="C40" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D40" s="33" t="n"/>
+      <c r="D40" s="33" t="n">
+        <v>8.699999999999999</v>
+      </c>
       <c r="E40" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F40" s="33" t="n"/>
+      <c r="F40" s="33" t="n">
+        <v>10.1</v>
+      </c>
       <c r="G40" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H40" s="33" t="n"/>
+      <c r="H40" s="33" t="n">
+        <v>8.6</v>
+      </c>
       <c r="I40" s="35">
         <f>IF(B40="","",IF(B40&lt;4,"STOPP",IF(B40&lt;=4.5,7-2,IF(B40&lt;8,7,IF(B40&lt;=10.8,7+1,IF(B40&lt;=13.6,7+2,IF(B40&lt;=16.4,7+3,IF(B40&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J40" s="36" t="n"/>
     </row>
     <row r="41" ht="21.75" customHeight="1" s="20">
       <c r="A41" s="32" t="inlineStr">
         <is>
           <t>28.05. Do</t>
         </is>
       </c>
-      <c r="B41" s="33" t="n"/>
+      <c r="B41" s="33" t="n">
+        <v>10.3</v>
+      </c>
       <c r="C41" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D41" s="33" t="n"/>
+      <c r="D41" s="33" t="n">
+        <v>6.8</v>
+      </c>
       <c r="E41" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F41" s="33" t="n"/>
+      <c r="F41" s="33" t="n">
+        <v>9.6</v>
+      </c>
       <c r="G41" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H41" s="33" t="n"/>
+      <c r="H41" s="33" t="n">
+        <v>8.6</v>
+      </c>
       <c r="I41" s="35">
         <f>IF(B41="","",IF(B41&lt;4,"STOPP",IF(B41&lt;=4.5,7-2,IF(B41&lt;8,7,IF(B41&lt;=10.8,7+1,IF(B41&lt;=13.6,7+2,IF(B41&lt;=16.4,7+3,IF(B41&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J41" s="36" t="n"/>
     </row>
     <row r="42" ht="21.75" customHeight="1" s="20">
       <c r="A42" s="32" t="inlineStr">
         <is>
           <t>29.05. Fr</t>
         </is>
       </c>
-      <c r="B42" s="33" t="n"/>
+      <c r="B42" s="33" t="n">
+        <v>13.7</v>
+      </c>
       <c r="C42" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D42" s="33" t="n"/>
+      <c r="D42" s="33" t="n">
+        <v>5.3</v>
+      </c>
       <c r="E42" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F42" s="33" t="n"/>
+      <c r="F42" s="33" t="n">
+        <v>10.1</v>
+      </c>
       <c r="G42" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H42" s="33" t="n"/>
+      <c r="H42" s="33" t="n">
+        <v>10.3</v>
+      </c>
       <c r="I42" s="35">
         <f>IF(B42="","",IF(B42&lt;4,"STOPP",IF(B42&lt;=4.5,7-2,IF(B42&lt;8,7,IF(B42&lt;=10.8,7+1,IF(B42&lt;=13.6,7+2,IF(B42&lt;=16.4,7+3,IF(B42&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J42" s="36" t="n"/>
     </row>
     <row r="43" ht="21.75" customHeight="1" s="20">
       <c r="A43" s="37" t="inlineStr">
         <is>
           <t>30.05. Sa</t>
         </is>
       </c>
-      <c r="B43" s="33" t="n"/>
+      <c r="B43" s="33" t="n">
+        <v>8.199999999999999</v>
+      </c>
       <c r="C43" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D43" s="33" t="n"/>
+      <c r="D43" s="33" t="n">
+        <v>8.300000000000001</v>
+      </c>
       <c r="E43" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F43" s="33" t="n"/>
+      <c r="F43" s="33" t="n">
+        <v>8.9</v>
+      </c>
       <c r="G43" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H43" s="33" t="n"/>
+      <c r="H43" s="33" t="n">
+        <v>11.7</v>
+      </c>
       <c r="I43" s="35">
         <f>IF(B43="","",IF(B43&lt;4,"STOPP",IF(B43&lt;=4.5,7-2,IF(B43&lt;8,7,IF(B43&lt;=10.8,7+1,IF(B43&lt;=13.6,7+2,IF(B43&lt;=16.4,7+3,IF(B43&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J43" s="36" t="n"/>
     </row>
     <row r="44" ht="21.75" customHeight="1" s="20">
       <c r="A44" s="37" t="inlineStr">
         <is>
           <t>31.05. So</t>
         </is>
       </c>
-      <c r="B44" s="33" t="n"/>
+      <c r="B44" s="33" t="n">
+        <v>10.9</v>
+      </c>
       <c r="C44" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D44" s="33" t="n"/>
+      <c r="D44" s="33" t="n">
+        <v>8.6</v>
+      </c>
       <c r="E44" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F44" s="33" t="n"/>
+      <c r="F44" s="33" t="n">
+        <v>4.1</v>
+      </c>
       <c r="G44" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H44" s="33" t="n"/>
+      <c r="H44" s="33" t="n">
+        <v>10.6</v>
+      </c>
       <c r="I44" s="35">
         <f>IF(B44="","",IF(B44&lt;4,"STOPP",IF(B44&lt;=4.5,7-2,IF(B44&lt;8,7,IF(B44&lt;=10.8,7+1,IF(B44&lt;=13.6,7+2,IF(B44&lt;=16.4,7+3,IF(B44&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J44" s="36" t="n"/>
     </row>
     <row r="46" ht="15" customHeight="1" s="20">
       <c r="A46" s="38" t="inlineStr">
         <is>
           <t>50er-Regel – Lantus-Berechnung:</t>
         </is>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1" s="20">
       <c r="A47" s="39" t="inlineStr">
         <is>
           <t>&lt; 4.0 mmol/l</t>
         </is>
       </c>
       <c r="B47" s="40" t="n"/>
       <c r="C47" s="39" t="inlineStr">
         <is>
           <t>STOPP – BZ zu niedrig!</t>
         </is>
       </c>
@@ -3187,284 +3579,362 @@
         <is>
           <t>Humalog
 (I.E.)</t>
         </is>
       </c>
       <c r="H13" s="31" t="inlineStr">
         <is>
           <t>BZ
 (mmol/l)</t>
         </is>
       </c>
       <c r="I13" s="31" t="inlineStr">
         <is>
           <t>Lantus
 (I.E.)</t>
         </is>
       </c>
       <c r="J13" s="31" t="n"/>
     </row>
     <row r="14" ht="21.75" customHeight="1" s="20">
       <c r="A14" s="32" t="inlineStr">
         <is>
           <t>01.06. Mo</t>
         </is>
       </c>
-      <c r="B14" s="33" t="n"/>
+      <c r="B14" s="33" t="n">
+        <v>9.800000000000001</v>
+      </c>
       <c r="C14" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D14" s="33" t="n"/>
+      <c r="D14" s="33" t="n">
+        <v>9.6</v>
+      </c>
       <c r="E14" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F14" s="33" t="n"/>
+      <c r="F14" s="33" t="n">
+        <v>10.2</v>
+      </c>
       <c r="G14" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H14" s="33" t="n"/>
+      <c r="H14" s="33" t="n">
+        <v>12.7</v>
+      </c>
       <c r="I14" s="35">
         <f>IF(B14="","",IF(B14&lt;4,"STOPP",IF(B14&lt;=4.5,7-2,IF(B14&lt;8,7,IF(B14&lt;=10.8,7+1,IF(B14&lt;=13.6,7+2,IF(B14&lt;=16.4,7+3,IF(B14&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J14" s="36" t="n"/>
     </row>
     <row r="15" ht="21.75" customHeight="1" s="20">
       <c r="A15" s="32" t="inlineStr">
         <is>
           <t>02.06. Di</t>
         </is>
       </c>
-      <c r="B15" s="33" t="n"/>
+      <c r="B15" s="33" t="n">
+        <v>8.9</v>
+      </c>
       <c r="C15" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D15" s="33" t="n"/>
+      <c r="D15" s="33" t="n">
+        <v>10.1</v>
+      </c>
       <c r="E15" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F15" s="33" t="n"/>
+      <c r="F15" s="33" t="n">
+        <v>5.9</v>
+      </c>
       <c r="G15" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H15" s="33" t="n"/>
+      <c r="H15" s="33" t="n">
+        <v>15.7</v>
+      </c>
       <c r="I15" s="35">
         <f>IF(B15="","",IF(B15&lt;4,"STOPP",IF(B15&lt;=4.5,7-2,IF(B15&lt;8,7,IF(B15&lt;=10.8,7+1,IF(B15&lt;=13.6,7+2,IF(B15&lt;=16.4,7+3,IF(B15&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J15" s="36" t="n"/>
     </row>
     <row r="16" ht="21.75" customHeight="1" s="20">
       <c r="A16" s="32" t="inlineStr">
         <is>
           <t>03.06. Mi</t>
         </is>
       </c>
-      <c r="B16" s="33" t="n"/>
+      <c r="B16" s="33" t="n">
+        <v>13.4</v>
+      </c>
       <c r="C16" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D16" s="33" t="n"/>
+      <c r="D16" s="33" t="n">
+        <v>9.1</v>
+      </c>
       <c r="E16" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F16" s="33" t="n"/>
+      <c r="F16" s="33" t="n">
+        <v>8.6</v>
+      </c>
       <c r="G16" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H16" s="33" t="n"/>
+      <c r="H16" s="33" t="n">
+        <v>15.8</v>
+      </c>
       <c r="I16" s="35">
         <f>IF(B16="","",IF(B16&lt;4,"STOPP",IF(B16&lt;=4.5,7-2,IF(B16&lt;8,7,IF(B16&lt;=10.8,7+1,IF(B16&lt;=13.6,7+2,IF(B16&lt;=16.4,7+3,IF(B16&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J16" s="36" t="n"/>
     </row>
     <row r="17" ht="21.75" customHeight="1" s="20">
       <c r="A17" s="32" t="inlineStr">
         <is>
           <t>04.06. Do</t>
         </is>
       </c>
-      <c r="B17" s="33" t="n"/>
+      <c r="B17" s="33" t="n">
+        <v>10.7</v>
+      </c>
       <c r="C17" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D17" s="33" t="n"/>
+      <c r="D17" s="33" t="n">
+        <v>6</v>
+      </c>
       <c r="E17" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F17" s="33" t="n"/>
+      <c r="F17" s="33" t="n">
+        <v>5.6</v>
+      </c>
       <c r="G17" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H17" s="33" t="n"/>
+      <c r="H17" s="33" t="n">
+        <v>9.199999999999999</v>
+      </c>
       <c r="I17" s="35">
         <f>IF(B17="","",IF(B17&lt;4,"STOPP",IF(B17&lt;=4.5,7-2,IF(B17&lt;8,7,IF(B17&lt;=10.8,7+1,IF(B17&lt;=13.6,7+2,IF(B17&lt;=16.4,7+3,IF(B17&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J17" s="36" t="n"/>
     </row>
     <row r="18" ht="21.75" customHeight="1" s="20">
       <c r="A18" s="32" t="inlineStr">
         <is>
           <t>05.06. Fr</t>
         </is>
       </c>
-      <c r="B18" s="33" t="n"/>
+      <c r="B18" s="33" t="n">
+        <v>8.6</v>
+      </c>
       <c r="C18" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D18" s="33" t="n"/>
+      <c r="D18" s="33" t="n">
+        <v>8.300000000000001</v>
+      </c>
       <c r="E18" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F18" s="33" t="n"/>
+      <c r="F18" s="33" t="n">
+        <v>7.1</v>
+      </c>
       <c r="G18" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H18" s="33" t="n"/>
+      <c r="H18" s="33" t="n">
+        <v>6.6</v>
+      </c>
       <c r="I18" s="35">
         <f>IF(B18="","",IF(B18&lt;4,"STOPP",IF(B18&lt;=4.5,7-2,IF(B18&lt;8,7,IF(B18&lt;=10.8,7+1,IF(B18&lt;=13.6,7+2,IF(B18&lt;=16.4,7+3,IF(B18&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J18" s="36" t="n"/>
     </row>
     <row r="19" ht="21.75" customHeight="1" s="20">
       <c r="A19" s="37" t="inlineStr">
         <is>
           <t>06.06. Sa</t>
         </is>
       </c>
-      <c r="B19" s="33" t="n"/>
+      <c r="B19" s="33" t="n">
+        <v>7.9</v>
+      </c>
       <c r="C19" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D19" s="33" t="n"/>
+      <c r="D19" s="33" t="n">
+        <v>6.2</v>
+      </c>
       <c r="E19" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F19" s="33" t="n"/>
+      <c r="F19" s="33" t="n">
+        <v>9.800000000000001</v>
+      </c>
       <c r="G19" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H19" s="33" t="n"/>
+      <c r="H19" s="33" t="n">
+        <v>9.800000000000001</v>
+      </c>
       <c r="I19" s="35">
         <f>IF(B19="","",IF(B19&lt;4,"STOPP",IF(B19&lt;=4.5,7-2,IF(B19&lt;8,7,IF(B19&lt;=10.8,7+1,IF(B19&lt;=13.6,7+2,IF(B19&lt;=16.4,7+3,IF(B19&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J19" s="36" t="n"/>
     </row>
     <row r="20" ht="21.75" customHeight="1" s="20">
       <c r="A20" s="37" t="inlineStr">
         <is>
           <t>07.06. So</t>
         </is>
       </c>
-      <c r="B20" s="33" t="n"/>
+      <c r="B20" s="33" t="n">
+        <v>9.199999999999999</v>
+      </c>
       <c r="C20" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D20" s="33" t="n"/>
+      <c r="D20" s="33" t="n">
+        <v>8.4</v>
+      </c>
       <c r="E20" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F20" s="33" t="n"/>
+      <c r="F20" s="33" t="n">
+        <v>6.8</v>
+      </c>
       <c r="G20" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H20" s="33" t="n"/>
+      <c r="H20" s="33" t="n">
+        <v>8</v>
+      </c>
       <c r="I20" s="35">
         <f>IF(B20="","",IF(B20&lt;4,"STOPP",IF(B20&lt;=4.5,7-2,IF(B20&lt;8,7,IF(B20&lt;=10.8,7+1,IF(B20&lt;=13.6,7+2,IF(B20&lt;=16.4,7+3,IF(B20&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J20" s="36" t="n"/>
     </row>
     <row r="21" ht="21.75" customHeight="1" s="20">
       <c r="A21" s="32" t="inlineStr">
         <is>
           <t>08.06. Mo</t>
         </is>
       </c>
-      <c r="B21" s="33" t="n"/>
+      <c r="B21" s="33" t="n">
+        <v>8.6</v>
+      </c>
       <c r="C21" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D21" s="33" t="n"/>
+      <c r="D21" s="33" t="n">
+        <v>5.8</v>
+      </c>
       <c r="E21" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F21" s="33" t="n"/>
+      <c r="F21" s="33" t="n">
+        <v>9.800000000000001</v>
+      </c>
       <c r="G21" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H21" s="33" t="n"/>
+      <c r="H21" s="33" t="n">
+        <v>9.300000000000001</v>
+      </c>
       <c r="I21" s="35">
         <f>IF(B21="","",IF(B21&lt;4,"STOPP",IF(B21&lt;=4.5,7-2,IF(B21&lt;8,7,IF(B21&lt;=10.8,7+1,IF(B21&lt;=13.6,7+2,IF(B21&lt;=16.4,7+3,IF(B21&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J21" s="36" t="n"/>
     </row>
     <row r="22" ht="21.75" customHeight="1" s="20">
       <c r="A22" s="32" t="inlineStr">
         <is>
           <t>09.06. Di</t>
         </is>
       </c>
-      <c r="B22" s="33" t="n"/>
+      <c r="B22" s="33" t="n">
+        <v>9.699999999999999</v>
+      </c>
       <c r="C22" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D22" s="33" t="n"/>
+      <c r="D22" s="33" t="n">
+        <v>9.4</v>
+      </c>
       <c r="E22" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F22" s="33" t="n"/>
+      <c r="F22" s="33" t="n">
+        <v>6.4</v>
+      </c>
       <c r="G22" s="34" t="n">
         <v>12</v>
       </c>
-      <c r="H22" s="33" t="n"/>
+      <c r="H22" s="33" t="n">
+        <v>15.8</v>
+      </c>
       <c r="I22" s="35">
         <f>IF(B22="","",IF(B22&lt;4,"STOPP",IF(B22&lt;=4.5,7-2,IF(B22&lt;8,7,IF(B22&lt;=10.8,7+1,IF(B22&lt;=13.6,7+2,IF(B22&lt;=16.4,7+3,IF(B22&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J22" s="36" t="n"/>
     </row>
     <row r="23" ht="21.75" customHeight="1" s="20">
       <c r="A23" s="32" t="inlineStr">
         <is>
           <t>10.06. Mi</t>
         </is>
       </c>
-      <c r="B23" s="33" t="n"/>
+      <c r="B23" s="33" t="n">
+        <v>12.4</v>
+      </c>
       <c r="C23" s="34" t="n">
         <v>10</v>
       </c>
-      <c r="D23" s="33" t="n"/>
+      <c r="D23" s="33" t="n">
+        <v>7.3</v>
+      </c>
       <c r="E23" s="34" t="n">
         <v>14</v>
       </c>
-      <c r="F23" s="33" t="n"/>
+      <c r="F23" s="33" t="n">
+        <v>11.3</v>
+      </c>
       <c r="G23" s="34" t="n">
         <v>12</v>
       </c>
       <c r="H23" s="33" t="n"/>
       <c r="I23" s="35">
         <f>IF(B23="","",IF(B23&lt;4,"STOPP",IF(B23&lt;=4.5,7-2,IF(B23&lt;8,7,IF(B23&lt;=10.8,7+1,IF(B23&lt;=13.6,7+2,IF(B23&lt;=16.4,7+3,IF(B23&lt;=22,7+4,7+4))))))))</f>
         <v/>
       </c>
       <c r="J23" s="36" t="n"/>
     </row>
     <row r="24" ht="21.75" customHeight="1" s="20">
       <c r="A24" s="32" t="inlineStr">
         <is>
           <t>11.06. Do</t>
         </is>
       </c>
       <c r="B24" s="33" t="n"/>
       <c r="C24" s="34" t="n">
         <v>10</v>
       </c>
       <c r="D24" s="33" t="n"/>
       <c r="E24" s="34" t="n">
         <v>14</v>
       </c>
       <c r="F24" s="33" t="n"/>